--- v0 (2026-06-22)
+++ v1 (2026-08-22)
@@ -1,4611 +1,5644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3BB0F883">
+    <w:p w14:paraId="10302A58">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:spacing/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc90300351"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:id="2" w:name="_heading=h.stym3dm96a00"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Formulaire de demande d</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">octroi de mesures de compensation des d</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">savantages en formation initiale </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et postgrade certifiante </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F884">
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="10302A59">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="3"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Donn</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">es personnelles de l</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">tudiant·e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F885">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10302A5A">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:id="3" w:name="_heading=h.v5472sdboii"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nom : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Texte1"/>
+      <w:bookmarkStart w:id="4" w:name="Texte1"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F886">
+    <w:p w14:paraId="10302A5B">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F887">
+    <w:p w14:paraId="10302A5C">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pr</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">nom : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte2"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Texte2"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F888">
+    <w:p w14:paraId="10302A5D">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F889">
+    <w:p w14:paraId="10302A5E">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adresse de courriel : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte3"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texte3"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F88A">
+    <w:p w14:paraId="10302A5F">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F88B">
+    <w:p w14:paraId="10302A60">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fili</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">è</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">re de formation d</w:t>
+        <w:t xml:space="preserve">re de formation concern</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sir</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">e ou en cours : </w:t>
+        <w:t xml:space="preserve">e : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte4"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Texte4"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F88C">
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="10302A61">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A62">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Site de formation : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A63">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A64">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e(s) acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">mique(s) concern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e(s) : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="3"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Motif de la demande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F88D">
+    <w:p w14:paraId="10302A66">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">À </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">remplir </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9055" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3114"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Diagnostic, bas</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic, </w:t>
+              <w:t xml:space="preserve">é </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">limitations d</w:t>
+              <w:t xml:space="preserve">sur le rapport de la ou du sp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">’</w:t>
+              <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">activit</w:t>
+              <w:t xml:space="preserve">cialiste comportant tous les </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:color w:val="auto"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">, restrictions de participation</w:t>
-[...6 lines deleted...]
-              <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+              <w:t xml:space="preserve">l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">, besoins particulier</w:t>
+              <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">s </w:t>
+              <w:t xml:space="preserve">ments attendus (voir plus bas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5941"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte5"/>
+                  <w:name w:val="Texte1"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte5"/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
-[...9 lines deleted...]
-                <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3114"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mesures de compensation des d</w:t>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:t xml:space="preserve">L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">imitations d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">activit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
-              <w:rPr/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">rieurs de formation</w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, restrictions de participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, besoins particuliers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5941"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte6"/>
+                  <w:name w:val="Texte1"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte6"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3114"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mesures de compensation des d</w:t>
+              <w:t xml:space="preserve">Am</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">savantages demand</w:t>
+              <w:t xml:space="preserve">nagements octroy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">é</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">es </w:t>
+              <w:t xml:space="preserve">s dans les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">tudes et parcours ant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rieurs de formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5941"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte7"/>
+                  <w:name w:val="Texte1"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texte7"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3114"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nagements demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">s dans le cadre des cours HEP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5941"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte1"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3114"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nagements demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">s dans le cadre de la pratique professionnelle HEP (stages)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5941"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte1"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3114"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nagements demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">s dans le cadre des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">valuations HEP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5941"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Temps suppl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">mentaire pour les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">valuations :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:ind w:left="320"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">valuations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">crites :  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-841243054"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Oui         </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="1482341410"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  Non  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:ind w:left="320"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Si oui :       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-597477791"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  15%           </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-2099167782"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  25%             </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="805742664"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> 33%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:ind w:left="720"/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:ind w:left="320"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">valuations orales (pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">paration) :  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="292257923"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Oui         </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-780032251"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Non  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:ind w:left="320"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Si oui :       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-1357179802"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  15%           </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="349766987"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  25%             </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr/>
+                <w:id w:val="-1176186677"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr/>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> 33%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autres demandes (justifi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">es par le rapport de la ou du sp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cialiste : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte1"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pour les autres formes d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">valuation (cf </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:instrText xml:space="preserve">HYPERLINK "https://www.hep-bejune.ch/fr/Informations/Qui-sommes-nous/Reglementation/Reglementation.html" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+              </w:rPr>
+              <w:t xml:space="preserve">è</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+              </w:rPr>
+              <w:t xml:space="preserve">glement des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">), pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">cisez les am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">nagements souhait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">s :     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2574"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte1"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BB0F897">
-[...6 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="10302A86">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="3"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">disposition </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transmettre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F898">
-[...41 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10302A87">
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="283"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A88">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rapport de la ou du sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">cialiste</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">cialiste (obligatoire)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F899">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10302A89">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1445"/>
+          <w:tab w:val="left" w:pos="5120"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rapport doit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tre d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">livr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par un·e sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cialiste reconnu·e (m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decin, neuropsychologue, psychoth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapeute, logop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diste, sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cialiste reconnu). Le rapport doit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tre r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cent (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moins de 2 ans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), en lien avec la formation envisag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e et pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ciser les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ments suivants :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F89A">
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="10302A8A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1445"/>
+          <w:tab w:val="left" w:pos="5120"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A8B">
+      <w:pPr>
+        <w:pStyle w:val="HEPSous-puce"/>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diagnostic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour lequel un am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nagement des examens ou des stages est demand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(selon ICF/CIM ou DSM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A8C">
+      <w:pPr>
+        <w:pStyle w:val="HEPSous-puce"/>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">percussions fonctionnelles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du probl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me de sant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et ses impacts sur les examens ou les stages (ce qui correspond </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="22"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la justification de la demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nagement des examens).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A8D">
+      <w:pPr>
+        <w:pStyle w:val="HEPSous-puce"/>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:id="5" w:name="_heading=h.4fng0q41qcqx"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesures ou moyens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui permettraient de pallier aux difficult</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s (temps suppl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentaire, possibilit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de porter des protections auditives, etc ...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A8E">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A8F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1445"/>
+          <w:tab w:val="left" w:pos="5120"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarque : si le rapport ne contient pas TOUS les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ments cit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ci-dessus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il est imp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ratif que la ou le sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cialiste remplisse le document « formulaire pour sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cialiste » disponible </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">HYPERLINK "https://qmpilot.hep-bejune.ch/qmp2/File/CoreDownload?id=4545&amp;filename=FM_Cdd_specialiste_NM_VF_260812.docx&amp;langId=3" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ici</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les demandes incompl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tes ou de plus de deux ans seront retourn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudiant·e. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A90">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1445"/>
+          <w:tab w:val="left" w:pos="5120"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1445"/>
+          <w:tab w:val="left" w:pos="5120"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A92">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cisions relatives </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">des mesures de compensation octroy</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">es dans les </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">tudes et parcours ant</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">rieurs de formation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F89B">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10302A93">
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="141" w:hanging="360"/>
+        <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F89C">
-[...37 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10302A94">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> Autres documents (</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">pr</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">ciser) :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte8"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Texte8"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F89D">
-[...2 lines deleted...]
-        <w:spacing/>
+    <w:p w14:paraId="10302A95">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A96">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="3"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="160"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Signature de l</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">tudiant·e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F89E">
+    <w:p w14:paraId="10302A97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Hlk95815783"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:id="6" w:name="_heading=h.2wb8xru12ddw"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="3BB0F89F">
+    <w:p w14:paraId="10302A98">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lieu, date : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte9"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texte9"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F8A0">
+    <w:p w14:paraId="10302A99">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F8A1">
+    <w:p w14:paraId="10302A9A">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F8A2">
-[...62 lines deleted...]
-        <w:t xml:space="preserve">_____________________________</w:t>
+    <w:p w14:paraId="10302A9B">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signature : _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="3BB0F8A3">
+    <w:p w14:paraId="10302A9C">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F8A4">
+    <w:p w14:paraId="10302A9D">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302A9E">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ce formulaire d</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">û</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">ment compl</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">et sign</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">é </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">avec une copie du rapport de la ou du sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cialiste est </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">retourner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsabilit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">soci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tale par courriel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">HYPERLINK "mailto:responsabilite.societale@hep-bejune.ch" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabilite.societale@hep-bejune.ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10302A9F">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10302AA0">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rappel des d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">lais : la demande est d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e au moment de la confirmation d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">à </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">admission ou en cours de formation, au plus tard trois mois avant une </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ance d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">valuation / une session d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DABFB8D">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18545844">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">marche de demande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">octroi de mesures de compensation des d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">savantages</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> est encadr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e par la </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:instrText xml:space="preserve">HYPERLINK "mailto:EgaliteDiversite@hep-bejune.ch" </w:instrText>
+        <w:instrText xml:space="preserve">HYPERLINK "https://qmpilot.hep-bejune.ch/qmp2/File/CoreDownload?id=4546&amp;filename=P1.2.2-4546_D_COM_Des_V1.0_17.06.2026.docx&amp;langId=3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">EgaliteDiversite@hep-bejune.ch</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concernan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Commission de compensation des d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+        </w:rPr>
+        <w:t xml:space="preserve">savantages</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (DComDES).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F8A5">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10302AA1">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F8A6">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="10302AA2">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour plus d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">informations, vous pouvez consulter la page du site de swissuniversities qui traite sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">cifiquement des questions de compensation des d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">examen.</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">savantages :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">HYPERLINK "https://www.swissuniversities.ch/fr/themes/egalite-des-chances-et-diversite/compensation-des-desavantages" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.swissuniversities.ch/fr/themes/egalite-des-chances-et-diversite/compensation-des-desavantages</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0F8A7">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="10302AA3">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0F8A8">
-[...133 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:footerReference w:type="first" r:id="rId2"/>
       <w:headerReference w:type="even" r:id="rId3"/>
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:headerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
-      <w:type w:val="continuous"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1701" w:header="0" w:footer="737" w:gutter="0"/>
       <w:pgBorders/>
-      <w:pgNumType w:fmt="decimal"/>
-      <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
+      <w:pgNumType w:fmt="decimal" w:start="1"/>
+      <w:cols w:num="1" w:equalWidth="1" w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
+  <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="0"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C963BD1A-4246-4841-8F5E-A39931376A31}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{4BFB1E44-6531-4862-90F3-F30BEADA6595}"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{E24F4FCF-41D2-4D8D-804D-47FDCF966A0B}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{EBBEBB0E-49CF-4F17-969D-19E0A5522C6B}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corps CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="0"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{FF246EC6-26F4-471D-8C4D-5693158F8713}"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{066991D9-7BEB-42F5-957A-D352E24C1AA3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3BB0F8BC">
+  <w:p w14:paraId="10302AAC">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="4253"/>
+        <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4253"/>
       </w:tabs>
       <w:spacing/>
-      <w:jc w:val="left"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P.1.5.2-4386 / </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">12.08.2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-23368</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1219200" cy="152400"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 8"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId7">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId7"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...70 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1CA33EF9">
+  <w:p w14:paraId="10302AA6">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:spacing/>
-      <w:rPr/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3BB0F8B8">
+  <w:p w14:paraId="10302AA7">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="4253"/>
+        <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4253"/>
       </w:tabs>
       <w:spacing/>
-      <w:jc w:val="left"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P.1.2.6-4386 / </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">12.08.2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-23368</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1219200" cy="152400"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Image 6"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="3" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId9">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId9"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...54 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="10302AA8">
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
+      <w:tblStyle w:val="a7"/>
       <w:tblW w:w="3969" w:type="dxa"/>
       <w:tblInd w:w="5103" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="2154" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3969"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="En-tte"/>
-[...1 lines deleted...]
-            <w:rPr/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:spacing w:after="85"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3BB0F8BB">
+  <w:p w14:paraId="10302AAB">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
-      <w:spacing w:after="0" w:line="14" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
-        <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>720090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1752120" cy="837720"/>
-          <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="635" b="635"/>
+          <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" descr="Une image contenant texte&#10;&#10;Description générée automatiquement" name="Image 3"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="2" descr="Une image contenant texte&#10;&#10;Description générée automatiquement" name="image2.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId8">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId8"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1752120" cy="837720"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t xml:space="preserve">a</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4B5D6A9E">
+  <w:p w14:paraId="10302AA4">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
-[...1 lines deleted...]
-      <w:rPr/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="85"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3BB0F8B7">
+  <w:p w14:paraId="10302AA5">
     <w:pPr>
-      <w:spacing w:line="14" w:lineRule="exact"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11383D87"/>
+    <w:nsid w:val="0770025C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="space"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="227" w:hanging="114"/>
-[...5 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="nothing"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="113" w:firstLine="341"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21C66DAE"/>
+    <w:nsid w:val="0F1D78CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="HEPListe"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="340" w:hanging="340"/>
-[...3 lines deleted...]
-        <w:b w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
-        <w:caps w:val="0"/>
-[...2 lines deleted...]
-        <w:vanish w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
-        <w:spacing w:val="0"/>
-[...3 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-        <w14:ligatures w14:val="standardContextual"/>
-[...2 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...8 lines deleted...]
-        <w:b w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
-        <w:caps w:val="0"/>
-[...2 lines deleted...]
-        <w:vanish w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
-        <w:spacing w:val="0"/>
-[...3 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
-        <w:vertAlign w:val="baseline"/>
-[...3 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="1728" w:hanging="648"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="2736" w:hanging="936"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2736" w:hanging="934"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="265E1E70"/>
+    <w:nsid w:val="101475AC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="●"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B5B758B"/>
+    <w:nsid w:val="17566C53"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...8 lines deleted...]
-        <w:b w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="20B16855"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="21975E6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="HEPHirarchie1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
-        <w:caps w:val="0"/>
-[...2 lines deleted...]
-        <w:vanish w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
-        <w:spacing w:val="0"/>
-[...3 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-        <w14:ligatures w14:val="standardContextual"/>
-[...2 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
-[...8 lines deleted...]
-        <w:b w:val="0"/>
+      <w:pStyle w:val="HEPHirarchie2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
-        <w:caps w:val="0"/>
-[...2 lines deleted...]
-        <w:vanish w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
-        <w:spacing w:val="0"/>
-[...3 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
-        <w:vertAlign w:val="baseline"/>
-[...3 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="HEPHirarchie3"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="1728" w:hanging="648"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="2736" w:hanging="936"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2736" w:hanging="934"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...280 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="544766E6"/>
+    <w:nsid w:val="56763839"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...4 lines deleted...]
-        <w:ind w:left="454" w:hanging="341"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="HEPPuce"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-[...16 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...5 lines deleted...]
-        <w:ind w:left="680" w:hanging="113"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="­"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-[...17 lines deleted...]
-        <w14:cntxtAlts w14:val="false"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="56763839"/>
+    <w:nsid w:val="78482380"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="58CA01AD"/>
+    <w:nsid w:val="7D213A3B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-      <w:rPr/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...13 lines deleted...]
-      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
-[...241 lines deleted...]
-        <w:sz w:val="28"/>
+      <w:lvlText w:val="●"/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:u w:val="none"/>
-        <w14:ligatures w14:val="standardContextual"/>
-[...391 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-[...43 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
+  <w:embedTrueTypeFonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="100"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...2 lines deleted...]
-  </w:footnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR"/>
+  <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4630,75 +5663,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4733,55 +5766,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4846,162 +5879,172 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="Heading 1"/>
-    <w:basedOn w:val="Titre2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing/>
+      <w:spacing w:before="360" w:after="320"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="60"/>
+      <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="Heading 2"/>
-    <w:basedOn w:val="Titre3"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing/>
+      <w:spacing w:before="360" w:after="320"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="Heading 3"/>
-    <w:basedOn w:val="HEPTitredocument"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing/>
+      <w:spacing w:before="360" w:after="320"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="320"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="1F3763"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="Heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="252" w:lineRule="exact"/>
       <w:ind w:left="113"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
     </w:rPr>
@@ -5058,95 +6101,156 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal_0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+    <w:name w:val="TableNormal_1"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal2" w:customStyle="1">
+    <w:name w:val="TableNormal_2"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="85"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="00AD50"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -5184,140 +6288,127 @@
       <w:spacing w:before="360" w:after="320"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-chapitre" w:customStyle="1">
     <w:name w:val="HEP Sous-chapitre"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HEPSous-chapitreCar"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:before="320"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPRefDate" w:customStyle="1">
     <w:name w:val="HEP Ref + Date"/>
     <w:next w:val="HEPTitredocument"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Corps CS)"/>
+      <w:rFonts w:cs="Times New Roman (Corps CS)"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="-6"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="Footnote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NotedebasdepageCar" w:customStyle="1">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="Footnote Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:i/>
       <w:color w:val="000000"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Adresseexpditeur1" w:customStyle="1">
     <w:name w:val="Adresse expéditeur1"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="397" w:line="230" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
       </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
@@ -5412,113 +6503,109 @@
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ParagraphedelisteCar" w:customStyle="1">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPTitreparagraphenoir" w:customStyle="1">
     <w:name w:val="HEP Titre paragraphe noir"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPHirarchie1" w:customStyle="1">
     <w:name w:val="HEP Hiérarchie 1"/>
     <w:basedOn w:val="HEPTitredocument"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
-      <w:numId w:val="12"/>
+      <w:numId w:val="6"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="3"/>
       </w:pBdr>
       <w:adjustRightInd w:val="false"/>
       <w:snapToGrid w:val="off"/>
       <w:spacing w:before="320" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPArticledescription" w:customStyle="1">
     <w:name w:val="HEP Article description"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPHirarchie3" w:customStyle="1">
     <w:name w:val="HEP Hiérarchie 3"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
       <w:ilvl w:val="2"/>
-      <w:numId w:val="12"/>
+      <w:numId w:val="6"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing/>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue1" w:customStyle="1">
     <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Titre4Car" w:customStyle="1">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Titre5Car" w:customStyle="1">
@@ -5676,140 +6763,132 @@
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-puce" w:customStyle="1">
     <w:name w:val="HEP Sous-puce"/>
     <w:basedOn w:val="HEPPuce"/>
     <w:qFormat/>
     <w:numPr>
       <w:ilvl w:val="1"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPListe" w:customStyle="1">
     <w:name w:val="HEP Liste"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HEPListeCar"/>
     <w:qFormat/>
-    <w:numPr>
-[...1 lines deleted...]
-    </w:numPr>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:spacing/>
+      <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPListeCar" w:customStyle="1">
     <w:name w:val="HEP Liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPListe"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-liste" w:customStyle="1">
     <w:name w:val="HEP Sous-liste"/>
     <w:basedOn w:val="HEPListe"/>
     <w:qFormat/>
-    <w:numPr>
-[...1 lines deleted...]
-    </w:numPr>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-titrenoir" w:customStyle="1">
     <w:name w:val="HEP Sous-titre noir"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-titre3" w:customStyle="1">
     <w:name w:val="HEP Sous-titre 3"/>
     <w:basedOn w:val="HEPTitredocument"/>
     <w:pPr>
       <w:spacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-sous-chapitre" w:customStyle="1">
     <w:name w:val="HEP Sous-sous-chapitre"/>
     <w:basedOn w:val="HEPSous-chapitre"/>
     <w:link w:val="HEPSous-sous-chapitreCar"/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPPuce" w:customStyle="1">
     <w:name w:val="HEP Puce"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
-      <w:numId w:val="8"/>
+      <w:numId w:val="7"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing/>
-      <w:ind w:left="340" w:hanging="340"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPSous-sous-chapitreCar" w:customStyle="1">
     <w:name w:val="HEP Sous-sous-chapitre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPSous-sous-chapitre"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPObjet" w:customStyle="1">
     <w:name w:val="HEP Objet"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="HEPObjetCar"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="360" w:after="320"/>
     </w:pPr>
     <w:rPr>
@@ -5818,85 +6897,339 @@
   </w:style>
   <w:style w:type="character" w:styleId="HEPObjetCar" w:customStyle="1">
     <w:name w:val="HEP Objet Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPObjet"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPLigneexpditeur" w:customStyle="1">
     <w:name w:val="HEP Ligne expéditeur"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="2"/>
       </w:pBdr>
       <w:spacing w:after="170"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="21"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPHirarchie1Car" w:customStyle="1">
     <w:name w:val="HEP Hiérarchie 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+    <w:name w:val="a"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+    <w:name w:val="a0"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+    <w:name w:val="a1"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="1077" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire1" w:customStyle="1">
+    <w:name w:val="Commentaire1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire1" w:customStyle="1">
+    <w:name w:val="Marque de commentaire1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+    <w:name w:val="a2"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
+    <w:name w:val="a3"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="1077" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
+    <w:name w:val="a4"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
+    <w:name w:val="a5"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="1077" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
+    <w:name w:val="a6"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="113" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
+    <w:name w:val="a7"/>
+    <w:basedOn w:val="TableNormal2"/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="1077" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue" w:customStyle="1">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
-</file>
-[...1 lines deleted...]
-<file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/f.pasche-gossin/OfficeTemplates/HEP-BEJUNE/MO_Standard_Portrait.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Bureau">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6124,125 +7457,123 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh8e/ld1rWkH31/eg0XiD2oIEZDhw==">CgMxLjAyDmguc3R5bTNkbTk2YTAwMg1oLnY1NDcyc2Rib2lpMg5oLjRmbmcwcTQxcWNxeDIOaC4yd2I4eHJ1MTJkZHc4AHIhMTl4NjBIdlN6b3FjTHZtVUxQZXM3MFpXUkViZW1qcWVl</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB90EC39-FBA8-426A-B7BC-71ADCEA7550F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>MO_Standard_Portrait.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1314</Characters>
+  <Pages>3</Pages>
+  <Words>610</Words>
+  <Characters>3630</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>165</Lines>
+  <Paragraphs>98</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Pasche Gossin Françoise</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="2">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>20.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="3">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="4">
-    <vt:lpwstr>Riat François</vt:lpwstr>
+    <vt:lpstr>Monnerat Nathalie</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="5">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>12.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="6">
-    <vt:lpwstr>Riat François</vt:lpwstr>
+    <vt:lpwstr>Ingold François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="7">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>19.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="8">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="9">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>12.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="10">
     <vt:lpwstr>FM_Demande de compensation de désavantages</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="11">
     <vt:lpstr>P.1.5.2-4386</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="12">
     <vt:lpstr>Monnerat Nathalie</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="14">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>20.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="15">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="16">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="17">
-    <vt:lpstr>11.07.2025</vt:lpstr>
+    <vt:lpstr>20.08.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="18">
-    <vt:lpstr>1.1</vt:lpstr>
+    <vt:lpstr>1.2</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="19">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>