--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -46,51 +46,75 @@
         <w:kinsoku w:val="false"/>
         <w:overflowPunct w:val="false"/>
         <w:spacing/>
         <w:ind w:left="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc90300351"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulaire de demande </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">d’équivalences</w:t>
+        <w:t xml:space="preserve">d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quivalences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- Formation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> secondaire</w:t>
       </w:r>
@@ -101,284 +125,1104 @@
         <w:tabs>
           <w:tab w:val="right" w:pos="9055"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-4"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informations générales </w:t>
+        <w:t xml:space="preserve">Informations g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rales </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="18"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le présent formulaire est destiné aux étudiant·e·s qui souhaitent faire reconnaître, dans le cadre de la </w:t>
+        <w:t xml:space="preserve">Le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sent formulaire est destin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">aux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tudiant·e·s qui souhaitent faire reconna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">î</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tre, dans le cadre de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">formation secondaire</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à la HEP-BEJUNE, des crédits ECTS obtenus ou des cours acquis précédemment dans une autre Haute École (art. 34 du Règlement des études). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">la HEP-BEJUNE, des cr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dits ECTS obtenus ou des cours acquis pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">demment dans une autre Haute </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cole (art. 34 du R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">glement des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tudes). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="18" w:right="254"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La Haute École Pédagogique BEJUNE a défini une procédure pour la prise en compte des études déjà effectuées. Une équivalence ne peut être octroyée que si un résultat suffisant a été obtenu pour la matière considérée et si, du point de vue du contenu et des objectifs, l’enseignement effectué est considéré comme équivalent à un enseignement requis dans le cadre de la formation.</w:t>
+        <w:t xml:space="preserve">La Haute </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cole P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dagogique BEJUNE a d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">fini une proc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dure pour la prise en compte des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tudes d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">effectu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">es. Une </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">quivalence ne peut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tre octroy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e que si un r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sultat suffisant a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">obtenu pour la mati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">re consid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e et si, du point de vue du contenu et des objectifs, l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">enseignement effectu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">est consid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">comme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">quivalent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">un enseignement requis dans le cadre de la formation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="18" w:right="254"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le présent formulaire ainsi que les documents spécifiques sélectionnés selon la liste ci-dessous doivent être impérativement envoyés dans le cadre de la candidature en formation ou ultérieurement par courriel jusqu’au </w:t>
+        <w:t xml:space="preserve">Le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sent formulaire ainsi que les documents sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cifiques s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">lectionn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s selon la liste ci-dessous doivent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tre imp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rativement envoy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s dans le cadre de la candidature en formation ou ult</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rieurement par courriel jusqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31 mars </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">qui suit le dépôt du dossier de candidature</w:t>
+        <w:t xml:space="preserve">qui suit le d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, dernier délai,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> à l’adresse </w:t>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">t du dossier de candidature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dernier d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">adresse </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00AC50"/>
           <w:u w:val="single" w:color="00AC50"/>
         </w:rPr>
         <w:t xml:space="preserve">service.academique@hep-bejune.ch</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veuillez prendre note que :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> demande d’équivalences est subordonnée à la décision d’admissibilité, prioritaire, rendue par le Service académique. La demande d’équivalence ne sera traitée qu’après la décision d’admission et fera l’objet d’une décision séparée</w:t>
+        <w:t xml:space="preserve"> demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">quivalences est subordonn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">la d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cision d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">admissibilit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, prioritaire, rendue par le Service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">mique. La demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">quivalence ne sera trait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">apr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s la d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cision d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">admission et fera l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">objet d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">une d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cision s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">par</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">es</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> documents qui ne sont pas rédigés en français, anglais, allemand ou italien doivent être accompagnés d’une traduction (établie par un traducteur officiel) en français ou, à défaut, dans l’une des autres langues précitées</w:t>
+        <w:t xml:space="preserve"> documents qui ne sont pas r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s en fran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ais, anglais, allemand ou italien doivent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tre accompagn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">une traduction (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tablie par un traducteur officiel) en fran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ais ou, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">faut, dans l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">une des autres langues pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">es</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">eules</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> les demandes complètes seront traitées</w:t>
+        <w:t xml:space="preserve"> les demandes compl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tes seront trait</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">es</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">c</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">onsidérant le nombre important de dossiers à traiter, notre service ne sera pas en mesure de vous donner des informations par téléphone sur l’évolution du traitement de votre dossier. Si nécessaire, nous prendrons contact pour un entretien.</w:t>
+        <w:t xml:space="preserve">onsid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rant le nombre important de dossiers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">traiter, notre service ne sera pas en mesure de vous donner des informations par t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">phone sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">volution du traitement de votre dossier. Si n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cessaire, nous prendrons contact pour un entretien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Généralités</w:t>
+        <w:t xml:space="preserve">G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ralit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z \t "Titre 1;1;HEP Hiérarchie 1;1;HEP Hiérarchie 3;3;HEP Hiérarchie 2;2" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z \t "Titre 1;1;HEP Hi</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">é</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">rarchie 1;1;HEP Hi</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">é</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">rarchie 3;3;HEP Hi</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">é</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:instrText xml:space="preserve">rarchie 2;2" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc500401301"/>
       <w:bookmarkStart w:id="4" w:name="_Toc90300352"/>
       <w:bookmarkStart w:id="5" w:name="_Toc94171003"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
@@ -451,51 +1295,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prénom : </w:t>
+        <w:t xml:space="preserve">Pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">nom : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Texte2"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -717,229 +1569,287 @@
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filière du cursus à la HEP-BEJUNE :</w:t>
+        <w:t xml:space="preserve">Fili</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">re du cursus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">la HEP-BEJUNE :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filière A  </w:t>
+        <w:t xml:space="preserve">Fili</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">re A  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="CaseACocher3"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filière B  </w:t>
+        <w:t xml:space="preserve">Fili</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">re B  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Filière C  </w:t>
+        <w:t xml:space="preserve">Fili</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">re C  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-4"/>
         <w:rPr/>
         <w:sectPr>
           <w:headerReference w:type="first" r:id="rId1"/>
           <w:footerReference w:type="first" r:id="rId2"/>
           <w:headerReference w:type="default" r:id="rId3"/>
           <w:footerReference w:type="default" r:id="rId4"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1701" w:header="0" w:footer="737" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Diplôme additionnel  </w:t>
+        <w:t xml:space="preserve">Dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">me additionnel  </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_GoBack"/>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Formulaire de demande d’équivalences (cours)</w:t>
+        <w:t xml:space="preserve">Formulaire de demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">quivalences (cours)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau1"/>
         <w:tblW w:w="14442" w:type="dxa"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4804"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="3529"/>
@@ -957,51 +1867,61 @@
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">à remplir par la personne candidate</w:t>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">remplir par la personne candidate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4379"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1012,178 +1932,390 @@
                 <w:caps/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ne pas remplir cette partie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Réservée à la HEP-BEJUNE)</w:t>
+              <w:t xml:space="preserve">(R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">serv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la HEP-BEJUNE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4804"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intitulé de l’enseignement</w:t>
+              <w:t xml:space="preserve">Intitul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enseignement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignements pour lesquels une équivalence est demandée (ajouter un </w:t>
+              <w:t xml:space="preserve">Enseignements pour lesquels une </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quivalence est demand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e (ajouter un </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">relevé de notes</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> certifié et le </w:t>
+              <w:t xml:space="preserve">relev</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certifi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et le </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">descriptif des cours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, sauf pour UF acquises à la HEP-BEJUNE)</w:t>
+              <w:t xml:space="preserve">, sauf pour UF acquises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la HEP-BEJUNE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2126"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Établissement</w:t>
+              <w:t xml:space="preserve">É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tablissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -1238,84 +2370,144 @@
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résultat / Note</w:t>
+              <w:t xml:space="preserve">R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sultat / Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3544"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intitulé de l’UF HEP</w:t>
+              <w:t xml:space="preserve">Intitul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UF HEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="71" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11926,82 +13118,162 @@
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1134" w:left="1701" w:header="0" w:footer="737" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">spécifiques</w:t>
+        <w:t xml:space="preserve">sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cifiques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">requis selon les situations suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Si vous avez obtenu préalablement un </w:t>
+        <w:t xml:space="preserve">Si vous avez obtenu pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">alablement un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">diplôme d’enseignement</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> reconnu par la CDIP pour un autre degré ou orientation spécifique (degré primaire, école professionnelle, etc.), il conviendra d’ajouter un</w:t>
+        <w:t xml:space="preserve">dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">me d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">enseignement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> reconnu par la CDIP pour un autre degr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ou orientation sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cifique (degr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">primaire, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cole professionnelle, etc.), il conviendra d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ajouter un</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12030,55 +13302,78 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Descriptif détaillé du diplôme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Descriptif d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">taill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">du dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -12087,95 +13382,194 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Si votre diplôme n’est pas suisse, un document attestant la reconnaissance CDIP et attestant de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Si votre dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">me n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">est pas suisse, un document attestant la reconnaissance CDIP et attestant de l</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> validité de votre titre pour l’enseignement public dans le pays d’obtention sont requis</w:t>
+        <w:t xml:space="preserve"> validit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">de votre titre pour l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">enseignement public dans le pays d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">obtention sont requis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Si vous possédez un </w:t>
+        <w:t xml:space="preserve">Si vous poss</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dez un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">diplôme en HEM et HEA</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> avec pôle pédagogique (ex : pédagogie de l’enseignement de la musique), il conviendra d’ajouter le</w:t>
+        <w:t xml:space="preserve">dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">me en HEM et HEA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> avec p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">le p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dagogique (ex : p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dagogie de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">enseignement de la musique), il conviendra d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ajouter le</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -12203,228 +13597,565 @@
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programme complet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Voies de droit possibles </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="8" w:line="267" w:lineRule="auto"/>
         <w:ind w:left="-4"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les voies de droit sont définies par l’article 70 du Règlement des études</w:t>
+        <w:t xml:space="preserve">Les voies de droit sont d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finies par l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">article 70 du R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">glement des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en formation initiale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="8" w:line="267" w:lineRule="auto"/>
         <w:ind w:left="-4"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">En première instance, la décision peut faire l’objet d’une opposition écrite et dûment motivée auprès du service académique dans un délai de 30 jours après notification. Une opposition ou un recours exercé·e·s hors délai sont irrecevables. </w:t>
+        <w:t xml:space="preserve">En premi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re instance, la d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cision peut faire l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objet d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une opposition </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">crite et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">û</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment motiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e aupr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s du service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique dans un d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai de 30 jours apr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s notification. Une opposition ou un recours exerc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">·e·s hors d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai sont irrecevables. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Signature</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Par sa signature, la personne candidate : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">déclare</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> avoir l’intention de poursuivre </w:t>
+        <w:t xml:space="preserve">d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">clare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> avoir l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">intention de poursuivre </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">es études à la HEP-BEJUNE et autorise les écoles où </w:t>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tudes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">la HEP-BEJUNE et autorise les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">coles o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ù </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">elle a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> précédemment étudié à fournir à cette institution toutes les informations </w:t>
+        <w:t xml:space="preserve"> pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">demment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">fournir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cette institution toutes les informations </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> concernant ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">'engage</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à certifier l'authenticité des titres et documents fournis sous risque de poursuites judiciaires.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">certifier l'authenticit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">des titres et documents fournis sous risque de poursuites judiciaires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12786,51 +14517,50 @@
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">3</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.6-564 / </w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">30</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">.09.2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="4253"/>
@@ -12877,100 +14607,98 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">3</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.6-564 / 13.09.2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="3969" w:type="dxa"/>
       <w:tblInd w:w="5103" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="1077" w:type="dxa"/>
@@ -12979,51 +14707,63 @@
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="2154" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3969"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Service académique</w:t>
+            <w:t xml:space="preserve">Service acad</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">é</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">mique</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Chemin de </w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">la Ciblerie</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve"> 45</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr/>
@@ -13749,50 +15489,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="4A60784D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -14027,50 +15768,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="552253AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="728" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1448" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14147,50 +15889,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="554D3024"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="721" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1441" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14388,50 +16131,51 @@
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="58CA01AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="HEPSous-liste"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1081" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -14494,50 +16238,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5401" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6121" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="70C63D67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -15105,51 +16850,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C0QlUTzUI6/HBBB9Cwx5fJXN5vaB6FuL97ytohAxXrfj2gUvGOyCf44rfl6OCk79cJ/m5aD4CUnEfhyWWT3O5Q==" w:salt="nDit1q3QwBF44+8HSYjedA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="100"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
-  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
@@ -16915,80 +18660,80 @@
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Estrem Joray Florence</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="2">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="3">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="4">
     <vt:lpstr>Estrem Joray Florence</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="5">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="6">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="7">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="8">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="9">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="10">
     <vt:lpwstr>FM_SAC Formulaire de demande d'équivalences pour le secondaire</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="11">
     <vt:lpstr>P2.2.6-564</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="12">
     <vt:lpstr>Estrem Joray Florence</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="14">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="15">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="16">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="17">
-    <vt:lpstr>30/09/2024</vt:lpstr>
+    <vt:lpstr>30.09.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="18">
     <vt:lpstr>1.6</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="19">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>