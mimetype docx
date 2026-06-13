--- v0 (2026-03-12)
+++ v1 (2026-06-13)
@@ -235,51 +235,59 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Réseau</w:t>
+        <w:t xml:space="preserve">R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">seau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="false"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -336,79 +344,109 @@
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="HEPHirarchie2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordonnées de la personne de contact</w:t>
+              <w:t xml:space="preserve">Coordonn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es de la personne de contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom et prénom</w:t>
+              <w:t xml:space="preserve">Nom et pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3120"/>
                 <w:tab w:val="left" w:pos="7680"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -754,51 +792,93 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tél. privé / école</w:t>
+              <w:t xml:space="preserve">T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l. priv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3120"/>
                 <w:tab w:val="left" w:pos="5160"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -1018,51 +1098,65 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieu d’enseignement</w:t>
+              <w:t xml:space="preserve">Lieu d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enseignement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3120"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -1149,51 +1243,65 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Degré d'enseignement  </w:t>
+              <w:t xml:space="preserve">Degr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d'enseignement  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
@@ -1237,51 +1345,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="false"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -1309,51 +1416,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="false"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -1381,51 +1487,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="false"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
@@ -1479,51 +1584,65 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="HEPHirarchie2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation du projet</w:t>
+              <w:t xml:space="preserve">Pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sentation du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="493" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1633,51 +1752,65 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="493" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entité formatrice</w:t>
+              <w:t xml:space="preserve">Entit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formatrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2400"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -2132,51 +2265,65 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre de périodes (45 mn) d'animation</w:t>
+              <w:t xml:space="preserve">Nombre de p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">riodes (45 mn) d'animation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="240"/>
               <w:rPr>
@@ -2266,87 +2413,115 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="290" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordonnées du formateur</w:t>
+              <w:t xml:space="preserve">Coordonn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es du formateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2804"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nom et prénom</w:t>
+              <w:t xml:space="preserve">Nom et pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="284"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
@@ -2514,51 +2689,65 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adresse complète</w:t>
+              <w:t xml:space="preserve">Adresse compl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">è</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">te</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="284"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
@@ -2928,51 +3117,93 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordonnées téléphoniques</w:t>
+              <w:t xml:space="preserve">Coordonn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phoniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="284"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6000"/>
               </w:tabs>
               <w:overflowPunct w:val="false"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
@@ -3354,71 +3585,87 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2342"/>
                 <w:tab w:val="left" w:pos="2650"/>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut officiel indépendant </w:t>
+              <w:t xml:space="preserve">Statut officiel ind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pendant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="false"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3461,77 +3708,112 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2342"/>
                 <w:tab w:val="left" w:pos="2650"/>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                            l'autorité compétente)</w:t>
+              <w:t xml:space="preserve">                                                            l'autorit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">comp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tente)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="false"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3826,51 +4108,69 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2804"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déplacement(s)</w:t>
+              <w:t xml:space="preserve">D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">placement(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="263"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2804"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4488,79 +4788,109 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="HEPHirarchie2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement du projet</w:t>
+              <w:t xml:space="preserve">D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">veloppement du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="754" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thème</w:t>
+              <w:t xml:space="preserve">Th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">è</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte26"/>
                   <w:textInput>
@@ -4746,51 +5076,93 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2685" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2870"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description de la formation (contenu, étapes,…) ou descriptif à joindre en annexe</w:t>
+              <w:t xml:space="preserve">Description de la formation (contenu, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tapes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ou descriptif </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">joindre en annexe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte28"/>
                   <w:textInput>
@@ -4888,51 +5260,65 @@
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">!!! Participants !!!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6348"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joindre une liste mentionnant les nom, prénom, adresse et courriel de chacun des participants</w:t>
+              <w:t xml:space="preserve">Joindre une liste mentionnant les nom, pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nom, adresse et courriel de chacun des participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="4312"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9743"/>
         </w:tabs>
         <w:spacing w:before="840" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-941"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5013,67 +5399,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="4312"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9743"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-941"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -5084,51 +5467,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Doit parvenir, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">AU PLUS TARD 4 SEMAINES AVANT LE DEBUT DU COURS,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à l'adresse suivante :</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'adresse suivante :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5280"/>
           <w:tab w:val="center" w:pos="5880"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1680" w:hanging="1822"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">HEP-BEJUNE</w:t>
@@ -5353,239 +5748,235 @@
                 <pic:blipFill>
                   <a:blip r:embed="rId8"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231395" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.3-508 / 17.08.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5280"/>
         <w:tab w:val="center" w:pos="5880"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing/>
       <w:ind w:left="1680"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">A retourner à l'adresse suivante:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">HEP-BEJUNE</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="-600"/>
         <w:tab w:val="left" w:pos="5280"/>
       </w:tabs>
       <w:spacing/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Formation continue</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="-600"/>
         <w:tab w:val="left" w:pos="5280"/>
       </w:tabs>
       <w:spacing/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">ch. de la Ciblerie 45</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5280"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">2503 Bienne</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4395"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing/>
@@ -5624,139 +6015,138 @@
                 <pic:blipFill>
                   <a:blip r:embed="rId10"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231395" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.3-508 / 17.08.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4253"/>
       </w:tabs>
       <w:spacing/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">P2.3-508 / 24.06.2019</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -5868,104 +6258,104 @@
                 <pic:blipFill>
                   <a:blip r:embed="rId11"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231395" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.3-508 / 23.02.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:spacing w:after="800"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline>
           <wp:extent cx="1753200" cy="819680"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
@@ -10266,51 +10656,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="9021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="120"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
-  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:doNotAutoCompressPictures xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
@@ -12221,80 +12611,80 @@
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <Company>HEP-BEJUNE</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modèle de Qualité</dc:title>
   <dc:creator>Mokrani Claude-Olivia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="AddInHEPVarType" pid="2">
     <vt:lpstr>HEP</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="3">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="4">
     <vt:lpstr>Mokrani Claude-Olivia</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="5">
     <vt:lpstr>Mokrani Claude-Olivia</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="6">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="7">
     <vt:lpstr>Mokrani Claude-Olivia</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="8">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="9">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="10">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="11">
     <vt:lpstr>FM_FCP_ Formulaire de demande de subvention collective</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="12">
     <vt:lpstr>P2.3-508</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="13">
     <vt:lpstr>Mokrani Claude-Olivia</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="14">
     <vt:lpstr>Mokrani Claude-Olivia</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="15">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="16">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="17">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="18">
-    <vt:lpstr>22/09/2023</vt:lpstr>
+    <vt:lpstr>22.09.2023</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="19">
     <vt:lpstr>2.1</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="20">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>