--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -29,294 +29,898 @@
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc90300351"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulaire d’inscription au statut d’auditeur ou d’auditrice</w:t>
+        <w:t xml:space="preserve">Formulaire d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inscription au statut d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur ou d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditrice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informations préliminaires</w:t>
+        <w:t xml:space="preserve">Informations pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liminaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Le statut d’auditeur ou d’auditrice permet de suivre des cours prévus par les programmes de formation initiale de la HEP-BEJUNE, sans viser l’obtention de crédits ECTS. La demande d’inscription est soumise à l’accord de la direction de la filière de formation et des </w:t>
+        <w:t xml:space="preserve">Le statut d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur ou d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditrice permet de suivre des cours pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">vus par les programmes de formation initiale de la HEP-BEJUNE, sans viser l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtention de cr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">dits ECTS. La demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">inscription est soumise </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">accord de la direction de la fili</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">re de formation et des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">professeur·e·s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> responsables des cours concernés.</w:t>
+        <w:t xml:space="preserve"> responsables des cours concern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Le nombre de périodes hebdomadaires de cours suivies en tant qu’auditeur ou auditrice est en principe limité à quatre périodes par semestre.</w:t>
+        <w:t xml:space="preserve">Le nombre de p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">riodes hebdomadaires de cours suivies en tant qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur ou auditrice est en principe limit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">quatre p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">riodes par semestre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Un montant de CHF 100.- est perçu auprès de l’auditrice ou de l’auditeur pour chaque période hebdomadaire semestrielle suivie.</w:t>
+        <w:t xml:space="preserve">Un montant de CHF 100.- est per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">u aupr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">s de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditrice ou de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur pour chaque p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">riode hebdomadaire semestrielle suivie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Les dispositions prévues par la directive concernant le statut d’auditeur ou d’auditrice en vigueur s’appliquent.</w:t>
+        <w:t xml:space="preserve">Les dispositions pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">vues par la directive concernant le statut d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur ou d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditrice en vigueur s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">appliquent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Délais</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> visés.</w:t>
+        <w:t xml:space="preserve">D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">lais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : toute demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">inscription au statut d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">auditeur ou auditrice doit parvenir au Service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">û</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment compl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">au moins un mois avant le d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">but du ou des cours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Le présent formulaire est à retourner dans les délais susmentionnés dûment complété (avec les annexes) et signé au </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> par courriel à </w:t>
+        <w:t xml:space="preserve">Le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent formulaire est </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">retourner dans les d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">lais susmentionn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">s d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">û</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment compl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(avec les annexes) et sign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique HEP-BEJUNE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par courriel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK "mailto:service.academique@hep-bejune.ch" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">service.academique@hep-bejune.ch</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou à l’adresse postale suivante : Service académique HEP-BEJUNE, ch. de la Ciblerie 45, 2503 Bienne.</w:t>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">adresse postale suivante : Service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique HEP-BEJUNE, ch. de la Ciblerie 45, 2503 Bienne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Coordonnées personnelles</w:t>
+        <w:t xml:space="preserve">Coordonn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">es personnelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -406,51 +1010,63 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Monsieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
           <w:tab w:val="left" w:pos="6982"/>
           <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Prénom : </w:t>
+        <w:t xml:space="preserve">Pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">nom : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Texte1"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -750,51 +1366,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Localité : </w:t>
+        <w:t xml:space="preserve">Localit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -819,51 +1447,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Tél. privé : </w:t>
+        <w:t xml:space="preserve">T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">l. priv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1027,51 +1679,59 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je souhaite m’inscrire au/x cours suivant/s :</w:t>
+        <w:t xml:space="preserve">Je souhaite m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">inscrire au/x cours suivant/s :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Titre du cours : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
@@ -1186,51 +1846,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Période de formation : </w:t>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">riode de formation : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1393,51 +2065,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Période de formation : </w:t>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">riode de formation : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1600,51 +2284,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Période de formation : </w:t>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">riode de formation : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1805,51 +2501,63 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Période de formation : </w:t>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">riode de formation : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1956,51 +2664,50 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
@@ -2086,62 +2793,86 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPHirarchie1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Annexe à joindre</w:t>
+        <w:t xml:space="preserve">Annexe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">joindre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="HEPPuce"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Copie de la carte d’identité (recto-verso) ou du passeport valide.</w:t>
+        <w:t xml:space="preserve">Copie de la carte d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">identit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(recto-verso) ou du passeport valide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:footerReference w:type="first" r:id="rId2"/>
       <w:headerReference w:type="default" r:id="rId3"/>
       <w:footerReference w:type="default" r:id="rId4"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1701" w:header="0" w:footer="737" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2258,100 +2989,98 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.2-4395 / 21.10.2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="4253"/>
       </w:tabs>
       <w:spacing/>
       <w:jc w:val="left"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -2390,100 +3119,98 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.2-4395 / 21.10.2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="3969" w:type="dxa"/>
       <w:tblInd w:w="5103" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="1077" w:type="dxa"/>
@@ -2492,51 +3219,63 @@
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="2154" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3969"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Service académique</w:t>
+            <w:t xml:space="preserve">Service acad</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">é</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">mique</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Chemin de </w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">la Ciblerie</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve"> 45</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr/>
@@ -3262,50 +4001,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="4A60784D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -3661,50 +4401,51 @@
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="58CA01AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="HEPSous-liste"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1081" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -3887,50 +4628,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="70C63D67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4495,51 +5237,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RbWjFaAAJgaPVdqk7cLrXmzUTQw/mkojuZsKNjwuWoWaGiJow5+gaCFWOj3lSORx7uoLWgFGfyT393Mptp5U4Q==" w:salt="Wl9InZn9Hydo/8/8h5o0sA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="100"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
-  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
@@ -6238,80 +6980,80 @@
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Estrem Joray Florence</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="2">
-    <vt:lpstr>22/10/2024</vt:lpstr>
+    <vt:lpstr>22.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="3">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="4">
     <vt:lpstr>Estrem Joray Florence</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="5">
-    <vt:lpstr>21/10/2024</vt:lpstr>
+    <vt:lpstr>21.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="6">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="7">
-    <vt:lpstr>21/10/2024</vt:lpstr>
+    <vt:lpstr>21.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="8">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="9">
-    <vt:lpstr>21/10/2024</vt:lpstr>
+    <vt:lpstr>21.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="10">
     <vt:lpstr>FM_Formulaire d'inscription auditrice et auditeur</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="11">
     <vt:lpstr>P2.2.2-4395</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="12">
     <vt:lpstr>Estrem Joray Florence</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="14">
-    <vt:lpstr>22/10/2024</vt:lpstr>
+    <vt:lpstr>22.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="15">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="16">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="17">
-    <vt:lpstr>22/10/2024</vt:lpstr>
+    <vt:lpstr>22.10.2024</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="18">
     <vt:lpstr>1.3</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="19">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>