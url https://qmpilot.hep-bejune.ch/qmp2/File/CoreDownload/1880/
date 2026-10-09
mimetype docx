--- v0 (2026-06-30)
+++ v1 (2026-10-09)
@@ -4,3417 +4,9485 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...10 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="4CDED55C">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc90300351"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation en p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">dagogie sp</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">cialis</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1BAC03BD">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CA8114">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dossier de demande de validation des acquis</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve">Dossier de demande de validation des acquis - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quivalences</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E3FD76D">
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="18" w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07614B2A">
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="18" w:right="254"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45897914">
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="18" w:right="254"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent document et les pi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ces justificatives doivent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tre d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s aupr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s du Service acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique jusqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 avril </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e en formation de Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adresse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AC50"/>
+          <w:u w:val="single" w:color="00AC50"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service.academique@hep-bejune.ch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC69E6D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le pr</w:t>
+        <w:t xml:space="preserve">La demande d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">sent document et les pi</w:t>
+        <w:t xml:space="preserve">quivalences </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">è</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ces justificatives doivent </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">tre d</w:t>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est trait</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">pos</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">e qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en cas d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">admission officielle en formation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D6A359">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D6B655">
+      <w:pPr>
+        <w:pStyle w:val="HEPHirarchie1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Donn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">es personnelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CC6D69">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="CaseACocher1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Madame          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Monsieur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7B89AE">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3CC94D">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200385D0">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42313356">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">nom : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748B3B9D">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7AD9EB">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date de naissance : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3006C4CB">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200D3808">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Matricule OFS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(si connu) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte4"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F27206">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A3C4AF">
+      <w:pPr>
+        <w:pStyle w:val="HEPHirarchie1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(s) de formation concern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E06517D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez indiquer l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intitul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du cours ou des cours pour lequel(s) vous demandez une prise en compte des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudes ant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rieures. Pour information, l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de formation « Module compl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentaire » n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est pas sujette </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la prise en compte des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudes ant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rieures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3461411D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132306B4">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27529A40">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60558E2F">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C8D0C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FBD562">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2635EA25">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D64433D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A74650A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA3FF15">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAE0636">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B315362">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08714699">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF5F2F7">
+      <w:pPr>
+        <w:pStyle w:val="HEPHirarchie1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Derni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">è</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+        <w:t xml:space="preserve">re</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> formation(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">suivie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dans le domaine concern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    </w:p>
+    <w:p w14:paraId="51115CE0">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...65 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9062"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="9062"/>
+            <w:tcW w:type="dxa" w:w="2263"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...5 lines deleted...]
-                <w:b/>
+              <w:spacing/>
+              <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:b/>
                 <w:bCs/>
-                <w:caps/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intitul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:caps/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">dministratifs</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enseignement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tablissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Niveau </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Bachelor ou Master)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inscription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sultat / Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="9062"/>
+            <w:tcW w:type="dxa" w:w="2263"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+              <w:spacing/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...712 lines deleted...]
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte4"/>
-[...19 lines deleted...]
-                <w:bCs/>
+            <w:bookmarkStart w:id="4" w:name="Texte4"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...45 lines deleted...]
-                <w:bCs/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...31 lines deleted...]
-        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8777"/>
+            <w:tcW w:type="dxa" w:w="1843"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="false"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
               <w:spacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...81 lines deleted...]
-            </w:r>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte7"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Texte7"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8777"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...45 lines deleted...]
-                <w:bCs/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte7"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tblPrEx>
-[...12 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8777"/>
+            <w:tcW w:type="dxa" w:w="2263"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...5 lines deleted...]
-                <w:i/>
+              <w:spacing/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...206 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte5"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tblPrEx>
-[...12 lines deleted...]
-        </w:trPr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="8777"/>
+            <w:tcW w:type="dxa" w:w="2263"/>
             <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:autoSpaceDE w:val="false"/>
-[...6 lines deleted...]
-                <w:i/>
+              <w:spacing/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...121 lines deleted...]
-              <w:t xml:space="preserve">objet de la demande)</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1021"/>
-                <w:tab w:val="left" w:pos="8340"/>
+                <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="false"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+              <w:spacing/>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Texte5"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Texte8"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte5"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte8"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2263"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val=""/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Texte6"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:eastAsia="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1843"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte9"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Texte9"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte6"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1559"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1134"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte9"/>
+                  <w:textInput>
+                    <w:type w:val="regular"/>
+                    <w:default w:val=""/>
+                    <w:format w:val="None"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMTEXT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6902DC52">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...628 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="2619ABC5">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17915385">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">é</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cisez les aptitudes acquises </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">montr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es en lien direct avec le dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me vis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(mise en perspective des enseignements suivis et l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">ritables.</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objet de la demande)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="04FFF6E5">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17009559">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte7"/>
+            <w:name w:val="Texte10"/>
             <w:textInput>
               <w:type w:val="regular"/>
               <w:default w:val=""/>
               <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Texte7"/>
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:bookmarkStart w:id="10" w:name="Texte10"/>
+      <w:r>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6007A26F">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313004EF">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6638F489">
+      <w:pPr>
+        <w:pStyle w:val="HEPHirarchie1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">joindre au pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sent formulaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4571E2B7">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710E570B">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher2"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne lettre de motivation indiquant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'UF ou les UF en p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dagogie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cialis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e pour laquelle ou lesquelles vous demandez une validation, les connaissances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acquises dans le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domaine correspondant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la demande, les objectifs et raisons de la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (max. 2 pages) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2E3EA6">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2657AB">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher3"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n Curriculum Vitae r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cent et d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFE3481">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A22C3FE">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher4"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pie des dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">mes et relev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">s de notes ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567493E1">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515A0C5C">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher5"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our la/les formations suivies : programmes d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, contenus des cours ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35073037">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD16C05">
+      <w:pPr>
+        <w:pStyle w:val="HEPPuce"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher6"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="false"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our les dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trangers : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traduction du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (des)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dipl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ô</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(des) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivie dans une langue nationale ou en anglais par un traducteur asserment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C046C82">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCB1B9E">
+      <w:pPr>
+        <w:pStyle w:val="HEPHirarchie1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CCE63C">
+      <w:pPr>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-[...17 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En signant le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent document, j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atteste sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">honneur que les renseignements indiqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s dans ce dossier sont sinc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">res et v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ritables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEEDDCA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="false"/>
+        <w:autoSpaceDN w:val="false"/>
+        <w:adjustRightInd w:val="false"/>
+        <w:spacing w:before="480" w:after="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lieu et date : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texte8"/>
+            <w:name w:val="Texte1"/>
             <w:textInput>
-              <w:type w:val="date"/>
+              <w:type w:val="regular"/>
               <w:default w:val=""/>
-              <w:format w:val="dd.MM.yyyy"/>
+              <w:format w:val="None"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Texte8"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> FORMTEXT </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-          <w:iCs/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
         <w:tab/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="78F777AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte1"/>
+            <w:textInput>
+              <w:type w:val="regular"/>
+              <w:default w:val=""/>
+              <w:format w:val="None"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> FORMTEXT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B7384F">
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6E93D1">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:footerReference w:type="first" r:id="rId2"/>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:footerReference w:type="default" r:id="rId4"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1134" w:bottom="1701" w:left="1701" w:header="1134" w:footer="737" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1701" w:header="0" w:footer="737" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Arial">
+    <w:charset w:val="0"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...4 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  <w:font w:name="Tahoma">
+  <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corps CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="254177DE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="4253"/>
+      </w:tabs>
       <w:spacing/>
+      <w:jc w:val="left"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline>
-[...240 lines deleted...]
-          <wp:extent cx="1753200" cy="819680"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-23368</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1219200" cy="152400"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Image 2"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Image 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId5">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1753200" cy="819680"/>
+                    <a:ext cx="1219200" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P2.2.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1880</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> / </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">05.10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="311B3F32">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="center" w:pos="4253"/>
+      </w:tabs>
+      <w:spacing/>
+      <w:jc w:val="left"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-23368</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1219200" cy="152400"/>
+          <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Image 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId7">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1219200" cy="152400"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">P2.2.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1880</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">05.10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">.202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve">6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="3969" w:type="dxa"/>
+      <w:tblInd w:w="5103" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="1077" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3969"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:trHeight w:val="2154" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3969"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service acad</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">é</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">mique</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Chemin de la Ciblerie 45</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2503 Bienne</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Suisse</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">T +41 32 886 99 06</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">service.academique@hep-bejune.ch</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5F5BC3D1">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:spacing w:after="0" w:line="14" w:lineRule="exact"/>
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:lang w:eastAsia="fr-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>720090</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1752120" cy="837720"/>
+          <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="635" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" descr="Une image contenant texte&#10;&#10;Description générée automatiquement" name="Image 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId6">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1752120" cy="837720"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t xml:space="preserve">a</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="233EFE61">
+    <w:pPr>
+      <w:spacing w:line="14" w:lineRule="exact"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="11383D87"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="227" w:hanging="114"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="341"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:spacing/>
+        <w:ind w:left="113" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="21C66DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="HEPListe"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
@@ -3528,51 +9596,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="2B5B758B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="340" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
@@ -3686,51 +9754,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="2CA030C3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="340" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
@@ -3845,51 +9913,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="4A60784D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3966,51 +10034,51 @@
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="544766E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="341"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
@@ -4124,51 +10192,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="56763839"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="HEPPuce"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="­"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4242,170 +10310,50 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...118 lines deleted...]
-        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="58CA01AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="HEPSous-liste"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
@@ -4473,290 +10421,170 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5401" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6121" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A1658C9"/>
+    <w:nsid w:val="679C291B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5E3D1A51"/>
-[...118 lines deleted...]
-  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="70C63D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -4820,51 +10648,51 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6707" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="77415720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="HEPHirarchie1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
         <w14:ligatures w14:val="standardContextual"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
@@ -4961,51 +10789,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="786C0F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:u w:val="none"/>
@@ -5119,51 +10947,51 @@
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="7E6B1884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
@@ -5279,290 +11107,322 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="none" w:percent="130"/>
+  <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="567"/>
+  <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KLq7+P9J15Y1Fs45ztdVRwUXz0+z6KEo8l37qKFK343R75rwBc2Xm6ioGV3pWQwGQtnR0WDzkg3/6reHmbne/Q==" w:salt="iBpjmAN9mUglcFatf3OYqg=="/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
+  <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="100"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
-  <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+  <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-CH"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5597,55 +11457,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5708,67 +11568,66 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Titre2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Titre3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
@@ -5806,677 +11665,823 @@
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91"/>
+      <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60"/>
+      <w:color w:val="1F3763"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="113"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="113"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="113"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="85"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="00AD50"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ParagraphedelisteCar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPTitredocument" w:customStyle="1">
+    <w:name w:val="HEP Titre document"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="320"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPSous-chapitre" w:customStyle="1">
+    <w:name w:val="HEP Sous-chapitre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HEPSous-chapitreCar"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:before="320"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPRefDate" w:customStyle="1">
+    <w:name w:val="HEP Ref + Date"/>
+    <w:next w:val="HEPTitredocument"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5103"/>
+      </w:tabs>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Corps CS)"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="Footnote Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NotedebasdepageCar" w:customStyle="1">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="Footnote Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Adresseexpditeur1" w:customStyle="1">
+    <w:name w:val="Adresse expéditeur1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="397" w:line="230" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
       </w:rPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...218 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="HEPTitreparagraphevert" w:customStyle="1">
     <w:name w:val="HEP Titre paragraphe vert"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="00AD50"/>
-    </w:rPr>
-[...116 lines deleted...]
-      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="Endnote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedefinCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NotedefinCar" w:customStyle="1">
     <w:name w:val="Note de fin Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="Endnote Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="Page Number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre1Car" w:customStyle="1">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="60"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre2Car" w:customStyle="1">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre3Car" w:customStyle="1">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ParagraphedelisteCar" w:customStyle="1">
+    <w:name w:val="Paragraphe de liste Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPTitreparagraphenoir" w:customStyle="1">
+    <w:name w:val="HEP Titre paragraphe noir"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPHirarchie1" w:customStyle="1">
+    <w:name w:val="HEP Hiérarchie 1"/>
+    <w:basedOn w:val="HEPTitredocument"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:numPr>
+      <w:numId w:val="11"/>
+    </w:numPr>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="3"/>
+      </w:pBdr>
+      <w:adjustRightInd w:val="false"/>
+      <w:snapToGrid w:val="off"/>
+      <w:spacing w:before="320" w:after="160"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HEPArticledescription" w:customStyle="1">
+    <w:name w:val="HEP Article description"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="HEPHirarchie3" w:customStyle="1">
     <w:name w:val="HEP Hiérarchie 3"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
       <w:ilvl w:val="2"/>
-      <w:numId w:val="12"/>
+      <w:numId w:val="11"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing/>
-      <w:ind w:left="709" w:hanging="709"/>
+      <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue1" w:customStyle="1">
+    <w:name w:val="Mention non résolue1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre4Car" w:customStyle="1">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre5Car" w:customStyle="1">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre6Car" w:customStyle="1">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre7Car" w:customStyle="1">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre8Car" w:customStyle="1">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre9Car" w:customStyle="1">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM2">
+    <w:name w:val="TOC 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="800"/>
+        <w:tab w:val="right" w:pos="9065"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="454" w:hanging="170"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM1">
+    <w:name w:val="TOC 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="80" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM3">
+    <w:name w:val="TOC 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1200"/>
+        <w:tab w:val="right" w:pos="9065"/>
+      </w:tabs>
+      <w:spacing w:before="40" w:after="40" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="284" w:firstLine="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:noProof/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPHirarchie2" w:customStyle="1">
     <w:name w:val="HEP Hiérarchie 2"/>
     <w:basedOn w:val="HEPHirarchie1"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
       <w:ilvl w:val="1"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPSous-chapitreCar" w:customStyle="1">
     <w:name w:val="HEP Sous-chapitre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPSous-chapitre"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:eastAsia="fr-FR"/>
-[...50 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-puce" w:customStyle="1">
     <w:name w:val="HEP Sous-puce"/>
     <w:basedOn w:val="HEPPuce"/>
     <w:qFormat/>
     <w:numPr>
       <w:ilvl w:val="1"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPListe" w:customStyle="1">
     <w:name w:val="HEP Liste"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HEPListeCar"/>
     <w:qFormat/>
     <w:numPr>
-      <w:numId w:val="1"/>
+      <w:numId w:val="14"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPListeCar" w:customStyle="1">
     <w:name w:val="HEP Liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPListe"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-liste" w:customStyle="1">
     <w:name w:val="HEP Sous-liste"/>
     <w:basedOn w:val="HEPListe"/>
     <w:qFormat/>
     <w:numPr>
       <w:numId w:val="8"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-titrenoir" w:customStyle="1">
     <w:name w:val="HEP Sous-titre noir"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
@@ -6488,504 +12493,482 @@
     <w:name w:val="HEP Sous-titre 3"/>
     <w:basedOn w:val="HEPTitredocument"/>
     <w:pPr>
       <w:spacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPSous-sous-chapitre" w:customStyle="1">
     <w:name w:val="HEP Sous-sous-chapitre"/>
     <w:basedOn w:val="HEPSous-chapitre"/>
     <w:link w:val="HEPSous-sous-chapitreCar"/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPPuce" w:customStyle="1">
     <w:name w:val="HEP Puce"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:numPr>
-      <w:numId w:val="6"/>
+      <w:numId w:val="7"/>
     </w:numPr>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing/>
       <w:ind w:left="340" w:hanging="340"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="HEPSous-sous-chapitreCar" w:customStyle="1">
     <w:name w:val="HEP Sous-sous-chapitre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPSous-sous-chapitre"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPObjet" w:customStyle="1">
     <w:name w:val="HEP Objet"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="HEPObjetCar"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="360" w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HEPObjetCar" w:customStyle="1">
     <w:name w:val="HEP Objet Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="HEPObjet"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HEPLigneexpditeur" w:customStyle="1">
     <w:name w:val="HEP Ligne expéditeur"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="2"/>
       </w:pBdr>
       <w:spacing w:after="170"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="21"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/claudine.chappuis/OfficeTemplates/HEP-BEJUNE/MO_Neutre_Portrait.dotm" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/florence.estremjoray/OfficeTemplates/HEP-BEJUNE/MO_Standard_Portrait.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Bureau">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Bureau">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface="" panose="020F0302020204030204"/>
+        <a:cs typeface="" panose="020F0302020204030204"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="DengXian Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface="" panose="020F0502020204030204"/>
+        <a:cs typeface="" panose="020F0502020204030204"/>
+        <a:font script="Jpan" typeface="Yu Mincho"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="DengXian"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Bureau">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng">
+        <a:ln w="6350" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng">
+        <a:ln w="12700" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...21 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7869B23-8A2A-439D-85E6-D158B0559D80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DC108F7-E6ED-4CFB-A6A9-E67DBDC95357}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>MO_Neutre_Portrait</Template>
+  <Template>MO_Standard_Portrait.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1715</Characters>
+  <Pages>3</Pages>
+  <Words>566</Words>
+  <Characters>3118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-[...1 lines deleted...]
-  <Company>HEP-BEJUNE</Company>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Modèle Lettre externe</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Chappuis Claudine</dc:creator>
+  <dc:creator>Estrem Joray Florence</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="2">
-    <vt:lpstr>22.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="3">
-    <vt:lpwstr>Riat François</vt:lpwstr>
+    <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="4">
-    <vt:lpstr>Livi Christian</vt:lpstr>
+    <vt:lpstr>Estrem Joray Florence</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="5">
-    <vt:lpstr>21.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="6">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="7">
-    <vt:lpstr>21.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="8">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="9">
-    <vt:lpstr>21.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="10">
-    <vt:lpstr>FM_FormulaireVA_FPS</vt:lpstr>
+    <vt:lpstr>FM_Demande de validation des acquis FPS</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="11">
     <vt:lpstr>P2.2.6-1880</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="12">
+    <vt:lpstr>Estrem Joray Florence</vt:lpstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
-[...1 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="14">
-    <vt:lpstr>22.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="15">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="16">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="17">
-    <vt:lpstr>22.04.2022</vt:lpstr>
+    <vt:lpstr>05.10.2026</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="18">
-    <vt:lpstr>1.6</vt:lpstr>
+    <vt:lpstr>1.7</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="19">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>