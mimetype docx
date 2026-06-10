--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -22,109 +22,301 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Formation en pédagogie spécialisée</w:t>
+        <w:t xml:space="preserve">Formation en p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dagogie sp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cialis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Dossier de demande de validation des acquis</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le présent document et les pièces justificatives doivent être déposés auprès du S</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ervice académique jusqu’au </w:t>
+        <w:t xml:space="preserve">Le pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent document et les pi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ces justificatives doivent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tre d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s aupr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s du S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervice acad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mique jusqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30 avril </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de l’année d’entrée en formation.</w:t>
+        <w:t xml:space="preserve">de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e en formation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9062"/>
             <w:tcBorders/>
           </w:tcPr>
@@ -284,51 +476,65 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prénom(</w:t>
+              <w:t xml:space="preserve">Pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nom(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
@@ -557,92 +763,330 @@
             <w:tcW w:type="dxa" w:w="9062"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unités de formation concernéEs</w:t>
+              <w:t xml:space="preserve">Unit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s de formation concern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Es</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veuillez indiquer l’intitulé du cours ou des cours pour le</w:t>
+              <w:t xml:space="preserve">Veuillez indiquer l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">quel(s) vous demandez une prise en compte des études antérieures. </w:t>
+              <w:t xml:space="preserve">’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour information, l’unité de formation « Module complémentaire » n’est pas sujette à la prise en compte des études antérieures.</w:t>
+              <w:t xml:space="preserve">intitul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du cours ou des cours pour le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quel(s) vous demandez une prise en compte des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tudes ant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rieures. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour information, l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de formation « Module compl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mentaire » n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">est pas sujette </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la prise en compte des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tudes ant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rieures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="515" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9062"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -800,51 +1244,105 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SITUATION</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Précisez la/les dernières formations suivies dans le domaine concerné.</w:t>
+              <w:t xml:space="preserve">Pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cisez la/les derni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">è</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">res formations suivies dans le domaine concern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="3257" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8777"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -952,67 +1450,235 @@
           <w:trHeight w:val="9204" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8777"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Précisez l’établissement où la/les formations a été suivies</w:t>
+              <w:t xml:space="preserve">Pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cisez l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tablissement o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ù </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la/les formations a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">suivies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(nom, localité, niveau académique, année d’inscription et résultats obtenus) </w:t>
+              <w:t xml:space="preserve">(nom, localit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, niveau acad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mique, ann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inscription et r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sultats obtenus) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:textInput>
@@ -1107,69 +1773,168 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8777"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Précisez les aptitudes acquises et démontrées en lien direct avec le diplôme visé</w:t>
+              <w:t xml:space="preserve">Pr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cisez les aptitudes acquises et d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">montr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es en lien direct avec le dipl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me vis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(mise en perspective des enseignements suivis et l’objet de la demande)</w:t>
+              <w:t xml:space="preserve">(mise en perspective des enseignements suivis et l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">objet de la demande)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="8340"/>
               </w:tabs>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
@@ -1351,51 +2116,93 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une lettre de motivation dans laquelle vous indiquerez les connaissances déjà acquises dans le domaine correspondant ainsi que vos attentes, objectifs et raisons pour lesquelles vous désirez effectuer cette demande (max. 2 pages).</w:t>
+              <w:t xml:space="preserve">Une lettre de motivation dans laquelle vous indiquerez les connaissances d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">j</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acquises dans le domaine correspondant ainsi que vos attentes, objectifs et raisons pour lesquelles vous d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sirez effectuer cette demande (max. 2 pages).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9288"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
@@ -1417,51 +2224,79 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Un C.V. détaillé.</w:t>
+              <w:t xml:space="preserve"> Un C.V. d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">taill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9288"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
@@ -1483,51 +2318,79 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Photocopie des diplômes et relevés de notes</w:t>
+              <w:t xml:space="preserve"> Photocopie des dipl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mes et relev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s de notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9288"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
@@ -1549,51 +2412,79 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pour la/les formations suivies : programmes détaillés, contenus des cours</w:t>
+              <w:t xml:space="preserve"> Pour la/les formations suivies : programmes d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">taill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s, contenus des cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9288"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
@@ -1615,93 +2506,276 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMCHECKBOX </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pour les diplômes étrangers : photocopie du diplôme traduit par </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">un traducteur assermenté, joindre également le programme de la formation suivie, traduit en français.</w:t>
+              <w:t xml:space="preserve"> Pour les dipl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trangers : photocopie du dipl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me traduit par </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un traducteur asserment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, joindre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">galement le programme de la formation suivie, traduit en fran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ç</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing w:before="480" w:after="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En signant le présent document, j</w:t>
+        <w:t xml:space="preserve">En signant le pr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’atteste sur l’honneur que les renseignements indiqués dans ce dossier sont sincères et véritables.</w:t>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sent document, j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atteste sur l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">honneur que les renseignements indiqu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s dans ce dossier sont sinc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">è</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">res et v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ritables.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:leader="dot" w:pos="3969"/>
         </w:tabs>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu : </w:t>
       </w:r>
@@ -1892,68 +2966,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId1"/>
       <w:footerReference w:type="first" r:id="rId2"/>
       <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1701" w:left="1701" w:header="1134" w:footer="737" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2052,104 +3124,104 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231395" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">4</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.6-1880 / 21.04.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline>
           <wp:extent cx="1231395" cy="152400"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="6985" b="0"/>
@@ -2172,104 +3244,104 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1231395" cy="152400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">4</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">4</w:t>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
-      <w:t xml:space="preserve"/>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve">P2.2.6-1880 / 21.04.2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:spacing w:after="800"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline>
           <wp:extent cx="1753200" cy="819680"/>
           <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
@@ -2775,50 +3847,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="4A60784D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -3294,50 +4367,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="58CA01AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="HEPSous-liste"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1081" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -3640,50 +4714,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="70C63D67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="454" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4221,51 +5296,51 @@
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
-  <w:characterSpacingControl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="doNotCompress"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:decimalSymbol xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="."/>
   <w:listSeparator xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val=";"/>
@@ -5837,80 +6912,80 @@
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <Company>HEP-BEJUNE</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modèle Lettre externe</dc:title>
   <dc:subject/>
   <dc:creator>Chappuis Claudine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Changedate" pid="2">
-    <vt:lpstr>22/04/2022</vt:lpstr>
+    <vt:lpstr>22.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ChangeUser" pid="3">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateUser" pid="4">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CreateDate" pid="5">
-    <vt:lpstr>21/04/2022</vt:lpstr>
+    <vt:lpstr>21.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checker" pid="6">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-CheckDate" pid="7">
-    <vt:lpstr>21/04/2022</vt:lpstr>
+    <vt:lpstr>21.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Checkout" pid="8">
     <vt:lpstr>N</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="Createdate" pid="9">
-    <vt:lpstr>21/04/2022</vt:lpstr>
+    <vt:lpstr>21.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Label" pid="10">
     <vt:lpstr>FM_FormulaireVA_FPS</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Nr" pid="11">
     <vt:lpstr>P2.2.6-1880</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Owner" pid="12">
     <vt:lpstr>Livi Christian</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Releaser" pid="13">
     <vt:lpwstr>Riat François</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ReleaseDate" pid="14">
-    <vt:lpstr>22/04/2022</vt:lpstr>
+    <vt:lpstr>22.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Statetext" pid="15">
     <vt:lpstr>Freigegeben</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Type" pid="16">
     <vt:lpwstr>4_Formulaire / modèle (FM)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidFrom" pid="17">
-    <vt:lpstr>22/04/2022</vt:lpstr>
+    <vt:lpstr>22.04.2022</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-Version" pid="18">
     <vt:lpstr>1.6</vt:lpstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="QMP-ValidTo" pid="19">
     <vt:lpstr/>
   </property>
 </Properties>
 </file>